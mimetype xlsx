--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -10,86 +10,230 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Commandes" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="60">
   <si>
     <t>Produit</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Prix Achat HT</t>
   </si>
   <si>
     <t>TVA %</t>
   </si>
   <si>
     <t>Prix Achat TTC</t>
   </si>
   <si>
     <t>Prix Vente TTC</t>
   </si>
   <si>
     <t>Total Vente TTC</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>iphone 12 pro max</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>Savon noir africain</t>
   </si>
   <si>
     <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>Lait anti-dessèchement</t>
+  </si>
+  <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
+    <t>Lotion Purifiante SIVODERM</t>
+  </si>
+  <si>
+    <t>Savon purifiant beauté visage &amp; corps</t>
+  </si>
+  <si>
+    <t>Hashmi Brown Colour Henna</t>
+  </si>
+  <si>
+    <t>Savon éclaircissant</t>
+  </si>
+  <si>
+    <t>Mousse capillaire</t>
+  </si>
+  <si>
+    <t>Gel Douche Gommant</t>
+  </si>
+  <si>
+    <t>Huile éclaircissante</t>
+  </si>
+  <si>
+    <t>Tube Crème Eclaircissante</t>
+  </si>
+  <si>
+    <t>Parfum ILHAM - Collection Privée</t>
+  </si>
+  <si>
+    <t>Body Lotion</t>
+  </si>
+  <si>
+    <t>Gel douche exfoliant citron vert</t>
+  </si>
+  <si>
+    <t>Huile de Clou de Girofle</t>
+  </si>
+  <si>
+    <t>Huile corporelle</t>
+  </si>
+  <si>
+    <t>RedOne cire capillaire</t>
+  </si>
+  <si>
+    <t>assouplisant just for me</t>
+  </si>
+  <si>
+    <t>Bonnet</t>
+  </si>
+  <si>
+    <t>Savon GlutaMax</t>
+  </si>
+  <si>
+    <t>Pretty white Lait clarifiant</t>
+  </si>
+  <si>
+    <t>Savon gommant poudre d’avocat  - IDOLE</t>
+  </si>
+  <si>
+    <t>Silky Durag - Black</t>
+  </si>
+  <si>
+    <t>Savon Papaye &amp; Miel  - ASANTEE</t>
+  </si>
+  <si>
+    <t>Gel douche</t>
+  </si>
+  <si>
+    <t>Gommage exfoliant</t>
+  </si>
+  <si>
+    <t>Masque ultra cholesterol</t>
+  </si>
+  <si>
+    <t>Shampoing Colorant Noir</t>
+  </si>
+  <si>
+    <t>Papaya oil - ADF</t>
+  </si>
+  <si>
+    <t>Huile de papaye</t>
+  </si>
+  <si>
+    <t>Savon kojic white</t>
+  </si>
+  <si>
+    <t>Clinic Clear Gel Douche</t>
+  </si>
+  <si>
+    <t>Gel Douche pour homme</t>
+  </si>
+  <si>
+    <t>Gel douche exfoliant</t>
+  </si>
+  <si>
+    <t>Lait corporel</t>
+  </si>
+  <si>
+    <t>Mousse Coiffante</t>
+  </si>
+  <si>
+    <t>Câble Audio</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>Iphone 12 pro - Occasion</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Iphone 12 pro max 128 GB - Occasion</t>
+  </si>
+  <si>
+    <t>Iphone 14 Pro 128 GB / Occasion</t>
+  </si>
+  <si>
+    <t>Motorola  G05 2GB/64GB 6.7</t>
+  </si>
+  <si>
+    <t>Iphone 11 64 GB - Occasion</t>
+  </si>
+  <si>
+    <t>Motorola Moto E15 2/64GB Denim Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy M15 5G 4GB/128GB 6.5´´</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A15 4G 8GB/256GB 6.6</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi 14c 8/256GB DS Sage Green</t>
+  </si>
+  <si>
+    <t>Realme 12x 6/128GB 5G DS Glowing Black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -381,51 +525,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -463,50 +607,1246 @@
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="s">
         <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+      <c r="C4">
+        <v>0</v>
+      </c>
+      <c r="D4">
+        <v>20</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>0</v>
+      </c>
+      <c r="G4">
+        <v>0</v>
+      </c>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>1</v>
+      </c>
+      <c r="C5">
+        <v>0</v>
+      </c>
+      <c r="D5">
+        <v>20</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="G5">
+        <v>0</v>
+      </c>
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
+      </c>
+      <c r="C6">
+        <v>0</v>
+      </c>
+      <c r="D6">
+        <v>20</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6">
+        <v>0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7">
+        <v>0</v>
+      </c>
+      <c r="D7">
+        <v>20</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+      <c r="G7">
+        <v>0</v>
+      </c>
+      <c r="H7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8">
+        <v>0</v>
+      </c>
+      <c r="D8">
+        <v>20</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8">
+        <v>0</v>
+      </c>
+      <c r="H8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
+      </c>
+      <c r="C9">
+        <v>0</v>
+      </c>
+      <c r="D9">
+        <v>20</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>0</v>
+      </c>
+      <c r="G9">
+        <v>0</v>
+      </c>
+      <c r="H9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10">
+        <v>0</v>
+      </c>
+      <c r="D10">
+        <v>20</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>0</v>
+      </c>
+      <c r="G10">
+        <v>0</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11">
+        <v>1</v>
+      </c>
+      <c r="C11">
+        <v>0</v>
+      </c>
+      <c r="D11">
+        <v>20</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
+      </c>
+      <c r="H11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12">
+        <v>1</v>
+      </c>
+      <c r="C12">
+        <v>0</v>
+      </c>
+      <c r="D12">
+        <v>20</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>0</v>
+      </c>
+      <c r="G12">
+        <v>0</v>
+      </c>
+      <c r="H12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13">
+        <v>1</v>
+      </c>
+      <c r="C13">
+        <v>0</v>
+      </c>
+      <c r="D13">
+        <v>20</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14">
+        <v>1</v>
+      </c>
+      <c r="C14">
+        <v>0</v>
+      </c>
+      <c r="D14">
+        <v>20</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>0</v>
+      </c>
+      <c r="G14">
+        <v>0</v>
+      </c>
+      <c r="H14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15">
+        <v>1</v>
+      </c>
+      <c r="C15">
+        <v>0</v>
+      </c>
+      <c r="D15">
+        <v>20</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>0</v>
+      </c>
+      <c r="G15">
+        <v>0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16">
+        <v>1</v>
+      </c>
+      <c r="C16">
+        <v>0</v>
+      </c>
+      <c r="D16">
+        <v>20</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>0</v>
+      </c>
+      <c r="G16">
+        <v>0</v>
+      </c>
+      <c r="H16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17">
+        <v>1</v>
+      </c>
+      <c r="C17">
+        <v>0</v>
+      </c>
+      <c r="D17">
+        <v>20</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>0</v>
+      </c>
+      <c r="G17">
+        <v>0</v>
+      </c>
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18">
+        <v>1</v>
+      </c>
+      <c r="C18">
+        <v>0</v>
+      </c>
+      <c r="D18">
+        <v>20</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
+        <v>0</v>
+      </c>
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19">
+        <v>1</v>
+      </c>
+      <c r="C19">
+        <v>0</v>
+      </c>
+      <c r="D19">
+        <v>20</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19">
+        <v>0</v>
+      </c>
+      <c r="H19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20">
+        <v>1</v>
+      </c>
+      <c r="C20">
+        <v>0</v>
+      </c>
+      <c r="D20">
+        <v>20</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21">
+        <v>1</v>
+      </c>
+      <c r="C21">
+        <v>0</v>
+      </c>
+      <c r="D21">
+        <v>20</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
+        <v>0</v>
+      </c>
+      <c r="H21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22">
+        <v>1</v>
+      </c>
+      <c r="C22">
+        <v>0</v>
+      </c>
+      <c r="D22">
+        <v>20</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
+        <v>0</v>
+      </c>
+      <c r="H22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23">
+        <v>1</v>
+      </c>
+      <c r="C23">
+        <v>0</v>
+      </c>
+      <c r="D23">
+        <v>20</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23">
+        <v>0</v>
+      </c>
+      <c r="H23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24">
+        <v>1</v>
+      </c>
+      <c r="C24">
+        <v>0</v>
+      </c>
+      <c r="D24">
+        <v>20</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
+        <v>0</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25">
+        <v>1</v>
+      </c>
+      <c r="C25">
+        <v>0</v>
+      </c>
+      <c r="D25">
+        <v>20</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25">
+        <v>0</v>
+      </c>
+      <c r="H25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26">
+        <v>1</v>
+      </c>
+      <c r="C26">
+        <v>0</v>
+      </c>
+      <c r="D26">
+        <v>20</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26">
+        <v>0</v>
+      </c>
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27">
+        <v>1</v>
+      </c>
+      <c r="C27">
+        <v>0</v>
+      </c>
+      <c r="D27">
+        <v>20</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27">
+        <v>0</v>
+      </c>
+      <c r="H27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28">
+        <v>1</v>
+      </c>
+      <c r="C28">
+        <v>0</v>
+      </c>
+      <c r="D28">
+        <v>20</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28">
+        <v>0</v>
+      </c>
+      <c r="H28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29">
+        <v>1</v>
+      </c>
+      <c r="C29">
+        <v>0</v>
+      </c>
+      <c r="D29">
+        <v>20</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30">
+        <v>1</v>
+      </c>
+      <c r="C30">
+        <v>0</v>
+      </c>
+      <c r="D30">
+        <v>20</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31">
+        <v>1</v>
+      </c>
+      <c r="C31">
+        <v>0</v>
+      </c>
+      <c r="D31">
+        <v>20</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+      <c r="G31">
+        <v>0</v>
+      </c>
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32">
+        <v>1</v>
+      </c>
+      <c r="C32">
+        <v>0</v>
+      </c>
+      <c r="D32">
+        <v>20</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33">
+        <v>1</v>
+      </c>
+      <c r="C33">
+        <v>0</v>
+      </c>
+      <c r="D33">
+        <v>20</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33">
+        <v>0</v>
+      </c>
+      <c r="H33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34">
+        <v>1</v>
+      </c>
+      <c r="C34">
+        <v>0</v>
+      </c>
+      <c r="D34">
+        <v>20</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34">
+        <v>0</v>
+      </c>
+      <c r="H34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35">
+        <v>1</v>
+      </c>
+      <c r="C35">
+        <v>0</v>
+      </c>
+      <c r="D35">
+        <v>20</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36">
+        <v>1</v>
+      </c>
+      <c r="C36">
+        <v>0</v>
+      </c>
+      <c r="D36">
+        <v>20</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37">
+        <v>1</v>
+      </c>
+      <c r="C37">
+        <v>0</v>
+      </c>
+      <c r="D37">
+        <v>20</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38">
+        <v>1</v>
+      </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
+      <c r="D38">
+        <v>20</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39">
+        <v>1</v>
+      </c>
+      <c r="C39">
+        <v>0</v>
+      </c>
+      <c r="D39">
+        <v>20</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>1</v>
+      </c>
+      <c r="C40">
+        <v>0</v>
+      </c>
+      <c r="D40">
+        <v>20</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41">
+        <v>1</v>
+      </c>
+      <c r="C41">
+        <v>0</v>
+      </c>
+      <c r="D41">
+        <v>20</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
+      </c>
+      <c r="H41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B42">
+        <v>1</v>
+      </c>
+      <c r="C42">
+        <v>0</v>
+      </c>
+      <c r="D42">
+        <v>20</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42">
+        <v>0</v>
+      </c>
+      <c r="H42" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B43">
+        <v>1</v>
+      </c>
+      <c r="C43">
+        <v>0</v>
+      </c>
+      <c r="D43">
+        <v>20</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44">
+        <v>1</v>
+      </c>
+      <c r="C44">
+        <v>0</v>
+      </c>
+      <c r="D44">
+        <v>20</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45">
+        <v>1</v>
+      </c>
+      <c r="C45">
+        <v>0</v>
+      </c>
+      <c r="D45">
+        <v>20</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46">
+        <v>1</v>
+      </c>
+      <c r="C46">
+        <v>0</v>
+      </c>
+      <c r="D46">
+        <v>20</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47">
+        <v>1</v>
+      </c>
+      <c r="C47">
+        <v>0</v>
+      </c>
+      <c r="D47">
+        <v>20</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48">
+        <v>1</v>
+      </c>
+      <c r="C48">
+        <v>0</v>
+      </c>
+      <c r="D48">
+        <v>20</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49">
+        <v>1</v>
+      </c>
+      <c r="C49">
+        <v>0</v>
+      </c>
+      <c r="D49">
+        <v>20</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Commandes</vt:lpstr>