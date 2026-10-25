--- v1 (2026-07-21)
+++ v2 (2026-10-25)
@@ -36,204 +36,204 @@
   <si>
     <t>Produit</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Prix Achat HT</t>
   </si>
   <si>
     <t>TVA %</t>
   </si>
   <si>
     <t>Prix Achat TTC</t>
   </si>
   <si>
     <t>Prix Vente TTC</t>
   </si>
   <si>
     <t>Total Vente TTC</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Savon noir africain</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>Lait anti-dessèchement</t>
+  </si>
+  <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
+    <t>Lotion Purifiante SIVODERM</t>
+  </si>
+  <si>
+    <t>Savon purifiant beauté visage &amp; corps</t>
+  </si>
+  <si>
+    <t>Hashmi Brown Colour Henna</t>
+  </si>
+  <si>
+    <t>Savon éclaircissant</t>
+  </si>
+  <si>
+    <t>Mousse capillaire</t>
+  </si>
+  <si>
+    <t>Gel Douche Gommant</t>
+  </si>
+  <si>
+    <t>Huile éclaircissante</t>
+  </si>
+  <si>
+    <t>Tube Crème Eclaircissante</t>
+  </si>
+  <si>
+    <t>Parfum ILHAM - Collection Privée</t>
+  </si>
+  <si>
+    <t>Body Lotion</t>
+  </si>
+  <si>
+    <t>Gel douche exfoliant citron vert</t>
+  </si>
+  <si>
+    <t>Huile de Clou de Girofle</t>
+  </si>
+  <si>
+    <t>Huile corporelle</t>
+  </si>
+  <si>
+    <t>RedOne cire capillaire</t>
+  </si>
+  <si>
+    <t>assouplisant just for me</t>
+  </si>
+  <si>
+    <t>Bonnet</t>
+  </si>
+  <si>
+    <t>Savon GlutaMax</t>
+  </si>
+  <si>
+    <t>Pretty white Lait clarifiant</t>
+  </si>
+  <si>
+    <t>Savon gommant poudre d’avocat  - IDOLE</t>
+  </si>
+  <si>
+    <t>Silky Durag - Black</t>
+  </si>
+  <si>
+    <t>Savon Papaye &amp; Miel  - ASANTEE</t>
+  </si>
+  <si>
+    <t>Gel douche</t>
+  </si>
+  <si>
+    <t>Gommage exfoliant</t>
+  </si>
+  <si>
+    <t>Masque ultra cholesterol</t>
+  </si>
+  <si>
+    <t>Shampoing Colorant Noir</t>
+  </si>
+  <si>
+    <t>Papaya oil - ADF - Huile Cheveux</t>
+  </si>
+  <si>
+    <t>Huile de papaye</t>
+  </si>
+  <si>
+    <t>Savon kojic white</t>
+  </si>
+  <si>
+    <t>Clinic Clear Gel Douche</t>
+  </si>
+  <si>
+    <t>Gel Douche pour homme</t>
+  </si>
+  <si>
+    <t>Gel douche exfoliant</t>
+  </si>
+  <si>
+    <t>Lait corporel</t>
+  </si>
+  <si>
+    <t>Mousse Coiffante</t>
+  </si>
+  <si>
+    <t>Câble Audio</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>Iphone 12 pro - Occasion</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Iphone 12 pro max 128 GB - Occasion</t>
+  </si>
+  <si>
+    <t>Iphone 14 Pro 128 GB / Occasion</t>
+  </si>
+  <si>
+    <t>Motorola  G05 2GB/64GB 6.7</t>
+  </si>
+  <si>
+    <t>Iphone 11 64 GB - Occasion</t>
+  </si>
+  <si>
+    <t>Motorola Moto E15 2/64GB Denim Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy M15 5G 4GB/128GB 6.5´´</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A15 4G 8GB/256GB 6.6</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi 14c 8/256GB DS Sage Green</t>
+  </si>
+  <si>
+    <t>Realme 12x 6/128GB 5G DS Glowing Black</t>
+  </si>
+  <si>
     <t>iphone 12 pro max</t>
   </si>
   <si>
     <t>14/07/2025</t>
-  </si>
-[...148 lines deleted...]
-    <t>Realme 12x 6/128GB 5G DS Glowing Black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -562,66 +562,66 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="F2">
-        <v>220</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>440</v>
+        <v>0</v>
       </c>
       <c r="H2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
@@ -632,935 +632,935 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B17">
         <v>1</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B22">
         <v>1</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B23">
         <v>1</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B24">
         <v>1</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B26">
         <v>1</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B28">
         <v>1</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B29">
         <v>1</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B31">
         <v>1</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B32">
         <v>1</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B33">
         <v>1</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B34">
         <v>1</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B35">
         <v>1</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B36">
         <v>1</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B37">
         <v>1</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B38">
+        <v>1</v>
+      </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
+      <c r="D38">
+        <v>20</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>1</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
@@ -1568,285 +1568,285 @@
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>1</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B41">
         <v>1</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>1</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B43">
         <v>1</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B44">
         <v>1</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B45">
         <v>1</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B46">
         <v>1</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B47">
         <v>1</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B48">
         <v>1</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49">
+        <v>2</v>
+      </c>
+      <c r="C49">
+        <v>200</v>
+      </c>
+      <c r="D49">
+        <v>5</v>
+      </c>
+      <c r="E49">
+        <v>210</v>
+      </c>
+      <c r="F49">
+        <v>220</v>
+      </c>
+      <c r="G49">
+        <v>440</v>
+      </c>
+      <c r="H49" t="s">
         <v>59</v>
-      </c>
-[...19 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Commandes</vt:lpstr>